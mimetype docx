--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -1,664 +1,556 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tmp" ContentType="image/png"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1063BE93" w14:textId="524CBE00" w:rsidR="002868E2" w:rsidRPr="00376CC5" w:rsidRDefault="001D171F" w:rsidP="001D171F">
+    <w:p w14:paraId="1063BE93" w14:textId="51963CAF" w:rsidR="002868E2" w:rsidRPr="00376CC5" w:rsidRDefault="006D551A" w:rsidP="001D7F39">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:spacing w:before="360"/>
+        <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B088941" wp14:editId="4616C72F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36CBF37A" wp14:editId="2B72912A">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4875530</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>4793615</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-676910</wp:posOffset>
+                  <wp:posOffset>-885190</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1524000" cy="736600"/>
+                <wp:extent cx="1397000" cy="812800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="625051542" name="Text Box 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1524000" cy="736600"/>
+                          <a:ext cx="1397000" cy="812800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="185CF34C" w14:textId="77777777" w:rsidR="001D171F" w:rsidRPr="00D82015" w:rsidRDefault="001D171F" w:rsidP="001D171F">
+                          <w:p w14:paraId="434BF2FC" w14:textId="26B34E8B" w:rsidR="00AD7015" w:rsidRPr="00925D64" w:rsidRDefault="00AD7015" w:rsidP="00AD7015">
                             <w:pPr>
-                              <w:spacing w:before="0" w:after="0"/>
-                              <w:contextualSpacing/>
+                              <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D82015">
+                            <w:r w:rsidRPr="00925D64">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Type:</w:t>
+                              <w:t xml:space="preserve">Published: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="40EE56BE" w14:textId="77777777" w:rsidR="001D171F" w:rsidRPr="00D82015" w:rsidRDefault="001D171F" w:rsidP="001D171F">
+                          <w:p w14:paraId="53B5988C" w14:textId="52809E1E" w:rsidR="00AD7015" w:rsidRPr="00811DA9" w:rsidRDefault="00AD7015" w:rsidP="00AD7015">
                             <w:pPr>
-                              <w:spacing w:before="0" w:after="0"/>
-                              <w:contextualSpacing/>
+                              <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D82015">
+                            <w:r w:rsidRPr="00925D64">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Published</w:t>
-[...9 lines deleted...]
-                              <w:t>:</w:t>
+                              <w:t xml:space="preserve">Volume (issue): </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="12829057" w14:textId="77777777" w:rsidR="001D171F" w:rsidRPr="00D82015" w:rsidRDefault="001D171F" w:rsidP="001D171F">
+                          <w:p w14:paraId="78AA0C05" w14:textId="0050EBF0" w:rsidR="00AD7015" w:rsidRPr="00925D64" w:rsidRDefault="00AD7015" w:rsidP="00AD7015">
                             <w:pPr>
-                              <w:spacing w:before="0" w:after="0"/>
-                              <w:contextualSpacing/>
+                              <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D82015">
+                            <w:r w:rsidRPr="00925D64">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Volume</w:t>
+                              <w:t xml:space="preserve">Page: </w:t>
                             </w:r>
-                            <w:r>
-[...44 lines deleted...]
-                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="7B088941" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="36CBF37A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:383.9pt;margin-top:-53.3pt;width:120pt;height:58pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BXjnKwIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykSdoZcYosRYYB&#10;QVsgLXpWZCk2IIuapMTOfv0o2Xms3WnYRSZF6uPro2f3ba3IQVhXgc7pcJBSIjSHotK7nL6+rL7c&#10;UeI80wVToEVOj8LR+/nnT7PGZGIEJahCWIIg2mWNyWnpvcmSxPFS1MwNwAiNRgm2Zh5Vu0sKyxpE&#10;r1UyStNp0oAtjAUunMPbh85I5xFfSsH9k5ROeKJyirn5eNp4bsOZzGcs21lmyor3abB/yKJmlcag&#10;Z6gH5hnZ2+oDVF1xCw6kH3CoE5Cy4iLWgNUM03fVbEpmRKwFm+PMuU3u/8Hyx8PGPFvi22/Q4gBD&#10;QxrjMoeXoZ5W2jp8MVOCdmzh8dw20XrCw6PJaJymaOJou72ZTlFGmOTy2ljnvwuoSRByanEssVvs&#10;sHa+cz25hGAOVFWsKqWiEqgglsqSA8MhKh9zRPA/vJQmTU6nN5M0AmsIzztkpTGXS01B8u227Qvd&#10;QnHE+i101HCGrypMcs2cf2YWuYB1Ib/9Ex5SAQaBXqKkBPvrb/fBH0eEVkoa5FZO3c89s4IS9UPj&#10;8L4Ox+NAxqiMJ7cjVOy1ZXtt0ft6CVj5EDfJ8CgGf69OorRQv+EaLEJUNDHNMXZO/Ulc+o7xuEZc&#10;LBbRCelnmF/rjeEBOnQ6jOClfWPW9HPyOOFHOLGQZe/G1fmGlxoWew+yirMMDe662vcdqRvZ0K9Z&#10;2I1rPXpdfgbz3wAAAP//AwBQSwMEFAAGAAgAAAAhAN2RZXvhAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0tPwzAQhO9I/Adrkbig1i6FBEI2FUI8JG40PMTNjZckIl5HsZuGf49zguPOjma+yTeT&#10;7cRIg28dI6yWCgRx5UzLNcJr+bC4AuGDZqM7x4TwQx42xfFRrjPjDvxC4zbUIoawzzRCE0KfSemr&#10;hqz2S9cTx9+XG6wO8RxqaQZ9iOG2k+dKJdLqlmNDo3u6a6j63u4twudZ/fHsp8e3w/py3d8/jWX6&#10;bkrE05Pp9gZEoCn8mWHGj+hQRKad27PxokNIkzSiB4TFSiUJiNmi1KztEK4vQBa5/L+h+AUAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7BXjnKwIAAFQEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDdkWV74QAAAAsBAAAPAAAAAAAAAAAAAAAAAIUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:377.45pt;margin-top:-69.7pt;width:110pt;height:64pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhV9mZKwIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0b+ykaZsacYosRYYB&#10;QVsgHXpWZCk2IIuapMTOfv0o2Xm022noRSZF6uPro6cPba3IXlhXgc7pcJBSIjSHotLbnP58XV5N&#10;KHGe6YIp0CKnB+How+zrl2ljMjGCElQhLEEQ7bLG5LT03mRJ4ngpauYGYIRGowRbM4+q3SaFZQ2i&#10;1yoZpelt0oAtjAUunMPbx85IZxFfSsH9s5ROeKJyirn5eNp4bsKZzKYs21pmyor3abD/yKJmlcag&#10;J6hH5hnZ2eovqLriFhxIP+BQJyBlxUWsAasZph+qWZfMiFgLNseZU5vc58Hyp/3avFji22/Q4gBD&#10;QxrjMoeXoZ5W2jp8MVOCdmzh4dQ20XrCw6Pr+7s0RRNH22Q4mqCMMMn5tbHOfxdQkyDk1OJYYrfY&#10;fuV853p0CcEcqKpYVkpFJVBBLJQle4ZDVD7miODvvJQmTU5vr2/SCKwhPO+QlcZczjUFybebti90&#10;A8UB67fQUcMZvqwwyRVz/oVZ5ALWhfz2z3hIBRgEeomSEuzvf90HfxwRWilpkFs5db92zApK1A+N&#10;w7sfjseBjFEZ39yNULGXls2lRe/qBWDlQ9wkw6MY/L06itJC/YZrMA9R0cQ0x9g59Udx4TvG4xpx&#10;MZ9HJ6SfYX6l14YH6NDpMILX9o1Z08/J44Sf4MhCln0YV+cbXmqY7zzIKs4yNLjrat93pG5kQ79m&#10;YTcu9eh1/hnM/gAAAP//AwBQSwMEFAAGAAgAAAAhAC6KkjniAAAADAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj01PhDAQhu8m/odmTLyY3YKwiyBlY4wfiTeXVeOtS0cg0imhXcB/bznpcd558s4z+W7W&#10;HRtxsK0hAeE6AIZUGdVSLeBQPq5ugFknScnOEAr4QQu74vwsl5kyE73iuHc18yVkMymgca7POLdV&#10;g1ratemR/O7LDFo6Pw41V4OcfLnu+HUQbLmWLfkLjezxvsHqe3/SAj6v6o8XOz+9TdEm6h+exzJ5&#10;V6UQlxfz3S0wh7P7g2HR9+pQeKejOZGyrBOQbOLUowJWYZTGwDySJkt0XKIwBl7k/P8TxS8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4VfZmSsCAABUBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALoqSOeIAAAAMAQAADwAAAAAAAAAAAAAAAACF&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="185CF34C" w14:textId="77777777" w:rsidR="001D171F" w:rsidRPr="00D82015" w:rsidRDefault="001D171F" w:rsidP="001D171F">
+                    <w:p w14:paraId="434BF2FC" w14:textId="26B34E8B" w:rsidR="00AD7015" w:rsidRPr="00925D64" w:rsidRDefault="00AD7015" w:rsidP="00AD7015">
                       <w:pPr>
-                        <w:spacing w:before="0" w:after="0"/>
-                        <w:contextualSpacing/>
+                        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D82015">
+                      <w:r w:rsidRPr="00925D64">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Type:</w:t>
+                        <w:t xml:space="preserve">Published: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="40EE56BE" w14:textId="77777777" w:rsidR="001D171F" w:rsidRPr="00D82015" w:rsidRDefault="001D171F" w:rsidP="001D171F">
+                    <w:p w14:paraId="53B5988C" w14:textId="52809E1E" w:rsidR="00AD7015" w:rsidRPr="00811DA9" w:rsidRDefault="00AD7015" w:rsidP="00AD7015">
                       <w:pPr>
-                        <w:spacing w:before="0" w:after="0"/>
-                        <w:contextualSpacing/>
+                        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D82015">
+                      <w:r w:rsidRPr="00925D64">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Published</w:t>
-[...9 lines deleted...]
-                        <w:t>:</w:t>
+                        <w:t xml:space="preserve">Volume (issue): </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="12829057" w14:textId="77777777" w:rsidR="001D171F" w:rsidRPr="00D82015" w:rsidRDefault="001D171F" w:rsidP="001D171F">
+                    <w:p w14:paraId="78AA0C05" w14:textId="0050EBF0" w:rsidR="00AD7015" w:rsidRPr="00925D64" w:rsidRDefault="00AD7015" w:rsidP="00AD7015">
                       <w:pPr>
-                        <w:spacing w:before="0" w:after="0"/>
-                        <w:contextualSpacing/>
+                        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D82015">
+                      <w:r w:rsidRPr="00925D64">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Volume</w:t>
+                        <w:t xml:space="preserve">Page: </w:t>
                       </w:r>
-                      <w:r>
-[...44 lines deleted...]
-                      </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46F9505D" wp14:editId="5B4FD51C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="140E509E" wp14:editId="6EAF8A04">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-388620</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-734060</wp:posOffset>
+                  <wp:posOffset>-958850</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5334000" cy="869950"/>
-                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:extent cx="4889500" cy="952500"/>
+                <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="725173427" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5334000" cy="869950"/>
+                          <a:ext cx="4889500" cy="952500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1A05022A" w14:textId="23B0E359" w:rsidR="001D171F" w:rsidRDefault="001D171F">
+                          <w:p w14:paraId="178B595D" w14:textId="77777777" w:rsidR="00AD7015" w:rsidRDefault="00AD7015" w:rsidP="00AD7015">
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="540E902B" wp14:editId="05F39243">
-[...2 lines deleted...]
-                                  <wp:docPr id="463892218" name="Picture 1"/>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57F00B5E" wp14:editId="2EF0F309">
+                                  <wp:extent cx="4700270" cy="765810"/>
+                                  <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+                                  <wp:docPr id="710357364" name="Picture 13"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="463892218" name="Picture 463892218"/>
+                                          <pic:cNvPr id="1339551108" name="Picture 1339551108"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId12">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
-                                            <a:ext cx="5166143" cy="635442"/>
+                                            <a:ext cx="4700270" cy="765810"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="46F9505D" id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-30.6pt;margin-top:-57.8pt;width:420pt;height:68.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaMz+lLQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w81wRxiixFhgFF&#10;WyAdelZkKRYgi5qkxM5+/Sg5r3U7DbvIpEjx8X2k5/dtrclBOK/AFLTfyykRhkOpzK6g31/Xn+4o&#10;8YGZkmkwoqBH4en94uOHeWNnYgAV6FI4gkGMnzW2oFUIdpZlnleiZr4HVhg0SnA1C6i6XVY61mD0&#10;WmeDPJ9kDbjSOuDCe7x96Ix0keJLKXh4ltKLQHRBsbaQTpfObTyzxZzNdo7ZSvFTGewfqqiZMpj0&#10;EuqBBUb2Tv0RqlbcgQcZehzqDKRUXKQesJt+/q6bTcWsSL0gON5eYPL/Lyx/OmzsiyOh/QItEhgB&#10;aayfebyM/bTS1fGLlRK0I4THC2yiDYTj5Xg4HOU5mjja7ibT6Tjhml1fW+fDVwE1iUJBHdKS0GKH&#10;Rx8wI7qeXWIyD1qVa6V1UuIoiJV25MCQRB1SjfjiNy9tSFPQyRBTx0cG4vMusjaY4NpTlEK7bYkq&#10;b/rdQnlEGBx0E+ItXyus9ZH58MIcjgS2h2MenvGQGjAXnCRKKnA//3Yf/ZEptFLS4IgV1P/YMyco&#10;0d8Mcjjtj0ZxJpMyGn8eoOJuLdtbi9nXK0AA+rhQlicx+gd9FqWD+g23YRmzookZjrkLGs7iKnSD&#10;j9vExXKZnHAKLQuPZmN5DB2xi0y8tm/M2RNdAYl+gvMwstk71jrfDvXlPoBUidKIc4fqCX6c4MT0&#10;adviitzqyev6T1j8AgAA//8DAFBLAwQUAAYACAAAACEA9qTJeeMAAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy07DMBBF90j8gzVIbFDrOKVJFeJUCPGQuqOhRezceEgiYjuK3ST8PcMKdjOaozvn&#10;5tvZdGzEwbfOShDLCBjayunW1hLeyqfFBpgPymrVOYsSvtHDtri8yFWm3WRfcdyHmlGI9ZmS0ITQ&#10;Z5z7qkGj/NL1aOn26QajAq1DzfWgJgo3HY+jKOFGtZY+NKrHhwarr/3ZSPi4qd93fn4+TKv1qn98&#10;Gcv0qEspr6/m+ztgAefwB8OvPqlDQU4nd7bas07CIhExoTQIsU6AEZKmG2pzkhCLW+BFzv93KH4A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmjM/pS0CAABbBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA9qTJeeMAAAALAQAADwAAAAAAAAAAAAAA&#10;AACHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="140E509E" id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-75.5pt;width:385pt;height:75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzVjzBLQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwkUthARVpQVVSW0&#10;uxK72rNxbLDkeFzbkNBf37HDV7c9Vb04M57x88yb50zv21qTg3BegSlpv5dTIgyHSpltSV9flp/G&#10;lPjATMU0GFHSo/D0fvbxw7SxhRjADnQlHEEQ44vGlnQXgi2yzPOdqJnvgRUGgxJczQK6bptVjjWI&#10;XutskOd3WQOusg648B53H7ognSV8KQUPT1J6EYguKdYW0urSuolrNpuyYuuY3Sl+KoP9QxU1UwYv&#10;vUA9sMDI3qk/oGrFHXiQocehzkBKxUXqAbvp5++6We+YFakXJMfbC03+/8Hyx8PaPjsS2q/Q4gAj&#10;IY31hcfN2E8rXR2/WCnBOFJ4vNAm2kA4bg7H48koxxDH2GQ0iDbCZNfT1vnwTUBNolFSh2NJbLHD&#10;yocu9ZwSL/OgVbVUWicnSkEstCMHhkPUIdWI4L9laUOakt59HuUJ2EA83iFrg7Vce4pWaDctUdVN&#10;vxuojkiDg04h3vKlwlpXzIdn5lAS2B7KPDzhIjXgXXCyKNmB+/m3/ZiPk8IoJQ1KrKT+x545QYn+&#10;bnCGk/5wGDWZnOHoywAddxvZ3EbMvl4AEtDHB2V5MmN+0GdTOqjf8DXM460YYobj3SUNZ3MROuHj&#10;a+JiPk9JqELLwsqsLY/QkfA4iZf2jTl7GlfAQT/CWYyseDe1LjeeNDDfB5AqjTTy3LF6oh8VnERx&#10;em3xidz6Kev6T5j9AgAA//8DAFBLAwQUAAYACAAAACEALa70Qt4AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VIXFBrh6qkCnEqhPiRuNEAFTc3XpKIeB3FbhLenu0JbrM7q9lv&#10;8u3sOjHiEFpPGpKlAoFUedtSreGtfFxsQIRoyJrOE2r4wQDb4vwsN5n1E73iuIu14BAKmdHQxNhn&#10;UoaqQWfC0vdI7H35wZnI41BLO5iJw10nr5W6kc60xB8a0+N9g9X37ug0fF7V+5cwP71Pq/Wqf3ge&#10;y/TDllpfXsx3tyAizvHvGE74jA4FMx38kWwQnQYuEjUsknXCiv00VSwOp5UCWeTyf4HiFwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALNWPMEtAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC2u9ELeAAAACAEAAA8AAAAAAAAAAAAAAAAAhwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1A05022A" w14:textId="23B0E359" w:rsidR="001D171F" w:rsidRDefault="001D171F">
+                    <w:p w14:paraId="178B595D" w14:textId="77777777" w:rsidR="00AD7015" w:rsidRDefault="00AD7015" w:rsidP="00AD7015">
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="540E902B" wp14:editId="05F39243">
-[...2 lines deleted...]
-                            <wp:docPr id="463892218" name="Picture 1"/>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57F00B5E" wp14:editId="2EF0F309">
+                            <wp:extent cx="4700270" cy="765810"/>
+                            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+                            <wp:docPr id="710357364" name="Picture 13"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="463892218" name="Picture 463892218"/>
+                                    <pic:cNvPr id="1339551108" name="Picture 1339551108"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
                                     <a:blip r:embed="rId12">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
-                                      <a:ext cx="5166143" cy="635442"/>
+                                      <a:ext cx="4700270" cy="765810"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002868E2" w:rsidRPr="00376CC5">
         <w:t>Article Title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D92C90B" w14:textId="2D36173E" w:rsidR="002868E2" w:rsidRPr="00376CC5" w:rsidRDefault="00372682" w:rsidP="00651CA2">
+    <w:p w14:paraId="5D92C90B" w14:textId="2D36173E" w:rsidR="002868E2" w:rsidRPr="00376CC5" w:rsidRDefault="00372682" w:rsidP="001D7F39">
       <w:pPr>
         <w:pStyle w:val="AuthorList"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00376CC5">
         <w:t xml:space="preserve">First </w:t>
       </w:r>
       <w:r w:rsidR="00A75F87" w:rsidRPr="00376CC5">
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidR="00A75F87" w:rsidRPr="00A545C6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002868E2" w:rsidRPr="00376CC5">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00376CC5">
         <w:t xml:space="preserve">Second </w:t>
       </w:r>
       <w:r w:rsidR="002868E2" w:rsidRPr="00376CC5">
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidR="002868E2" w:rsidRPr="00A545C6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00746505" w:rsidRPr="00A545C6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="002868E2" w:rsidRPr="00376CC5">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00376CC5">
         <w:t xml:space="preserve">Third </w:t>
       </w:r>
       <w:r w:rsidR="00A75F87" w:rsidRPr="00376CC5">
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidR="00A75F87" w:rsidRPr="00A545C6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63379B50" w14:textId="2EB11617" w:rsidR="002868E2" w:rsidRPr="00376CC5" w:rsidRDefault="002868E2" w:rsidP="006B2D5B">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="0"/>
+    <w:p w14:paraId="63379B50" w14:textId="2EB11617" w:rsidR="002868E2" w:rsidRPr="00376CC5" w:rsidRDefault="002868E2" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376CC5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00376CC5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department X, </w:t>
       </w:r>
       <w:r w:rsidR="009D77CB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Institution X</w:t>
       </w:r>
       <w:r w:rsidRPr="00376CC5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, City X, State XX, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674E309D" w14:textId="6B9FD344" w:rsidR="002868E2" w:rsidRPr="00376CC5" w:rsidRDefault="002868E2" w:rsidP="006B2D5B">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="674E309D" w14:textId="6B9FD344" w:rsidR="002868E2" w:rsidRPr="00376CC5" w:rsidRDefault="002868E2" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376CC5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00376CC5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department </w:t>
       </w:r>
       <w:r w:rsidR="009D77CB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -707,1711 +599,2119 @@
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00376CC5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, State</w:t>
       </w:r>
       <w:r w:rsidR="009D77CB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00376CC5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DABEE19" w14:textId="129B3073" w:rsidR="002868E2" w:rsidRPr="00376CC5" w:rsidRDefault="002868E2" w:rsidP="00671D9A">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="0"/>
+    <w:p w14:paraId="3DABEE19" w14:textId="5DD1FF06" w:rsidR="002868E2" w:rsidRPr="001D7F39" w:rsidRDefault="002868E2" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00376CC5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Correspond</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72E43">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...27 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ing author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>email@</w:t>
       </w:r>
-      <w:r w:rsidR="009D77CB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="009D77CB" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>abu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376CC5">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.edu</w:t>
       </w:r>
-      <w:r w:rsidR="009D77CB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="009D77CB" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.ng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51563E1B" w14:textId="39B92305" w:rsidR="008E2B54" w:rsidRPr="00376CC5" w:rsidRDefault="00EA3D3C" w:rsidP="00147395">
+    <w:p w14:paraId="51563E1B" w14:textId="39B92305" w:rsidR="008E2B54" w:rsidRPr="001D7F39" w:rsidRDefault="00EA3D3C" w:rsidP="001D7F39">
       <w:pPr>
         <w:pStyle w:val="AuthorList"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00376CC5">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B72E43">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FAC0F7B" w14:textId="70C23B4C" w:rsidR="00EA3D3C" w:rsidRDefault="00593A55" w:rsidP="00147395">
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> instruments, including validity and reliability where applicable. Then, present key findings with interpretations—highlighting themes for qualitative studies or statistical results (APA style) for quantitative studies. For mixed methods, show how findings integrate. Finally, conclude with major insights and discuss implications for theory, practice, or future research in mathematics or science education.</w:t>
+    <w:p w14:paraId="3FAC0F7B" w14:textId="70C23B4C" w:rsidR="00EA3D3C" w:rsidRPr="001D7F39" w:rsidRDefault="00593A55" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The abstract should be concise (≤200 words), formatted in Times New Roman, size 12, single-spaced, and aligned left. It should begin with background context, outlining the research field and problem. Next, clearly state the study’s objective and/or guiding questions. Then, describe the research design (qualitative, quantitative, or mixed), population, sample and sampling techniques,  instruments, including validity and reliability where applicable. Then, present key findings with interpretations—highlighting themes for qualitative studies or statistical results (APA style) for quantitative studies. For mixed methods, show how findings integrate. Finally, conclude with major insights and discuss implications for theory, practice, or future research in mathematics or science education.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BB792A" w14:textId="77777777" w:rsidR="009D77CB" w:rsidRPr="00376CC5" w:rsidRDefault="009D77CB" w:rsidP="009D77CB">
+    <w:p w14:paraId="38BB792A" w14:textId="77777777" w:rsidR="009D77CB" w:rsidRPr="001D7F39" w:rsidRDefault="009D77CB" w:rsidP="001D7F39">
       <w:pPr>
         <w:pStyle w:val="AuthorList"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00376CC5">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D77CB">
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: keyword</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D77CB">
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D77CB">
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, keyword</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D77CB">
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D77CB">
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, keyword</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D77CB">
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D77CB">
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, keyword</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D77CB">
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D77CB">
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, keyword</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D77CB">
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D77CB">
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. (Min.5-Max. 8)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DAC1F7" w14:textId="77777777" w:rsidR="00EA3D3C" w:rsidRPr="00376CC5" w:rsidRDefault="00EA3D3C" w:rsidP="00D9503C">
+    <w:p w14:paraId="46DAC1F7" w14:textId="77777777" w:rsidR="00EA3D3C" w:rsidRPr="00B72E43" w:rsidRDefault="00EA3D3C" w:rsidP="001D7F39">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00376CC5">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B72E43">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51500A3B" w14:textId="3183F245" w:rsidR="00310124" w:rsidRPr="00376CC5" w:rsidRDefault="00F46494" w:rsidP="00511100">
-[...69 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="51500A3B" w14:textId="24F93CC4" w:rsidR="00310124" w:rsidRPr="001D7F39" w:rsidRDefault="00942A6F" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46494" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>he introduction should be succinct</w:t>
+      </w:r>
+      <w:r w:rsidR="00593A55" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and contain</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376CC5">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00F46494" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> no subheadings. </w:t>
       </w:r>
-      <w:r w:rsidR="00593A55">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00593A55" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This section should present background for the study, highlight the gaps to be filled, present the purpose of the study, and provide the research questions with their significance. Do not state the hypotheses of the study at this point. </w:t>
       </w:r>
-      <w:r w:rsidR="00216896">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00216896" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensure a smooth argument </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E94779">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00E94779" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>flow</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00216896">
-[...57 lines deleted...]
-        <w:t>theoretical context, highlight limitations, and present the central argument. Methodological articles should justify new or improved methods and their relevance. Case study articles should provide context, justify case selection, and state purpose and significance, ensuring a clear and coherent narrative flow throughout.</w:t>
+      <w:r w:rsidR="00216896" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> throughout the introduction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A549B0" w14:textId="024E4B03" w:rsidR="00DE23E8" w:rsidRPr="00376CC5" w:rsidRDefault="00511100" w:rsidP="00AC0270">
+    <w:p w14:paraId="06A549B0" w14:textId="024E4B03" w:rsidR="00DE23E8" w:rsidRPr="00B72E43" w:rsidRDefault="00511100" w:rsidP="001D7F39">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B72E43">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
         <w:t>Literature Review/Theoretical Framework</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0886A9" w14:textId="1F9E3F57" w:rsidR="00303DE6" w:rsidRPr="005D10FE" w:rsidRDefault="00511100" w:rsidP="005D10FE">
-      <w:pPr>
+    <w:p w14:paraId="0E0886A9" w14:textId="11DFDCBA" w:rsidR="00303DE6" w:rsidRPr="001D7F39" w:rsidRDefault="00511100" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511100">
-        <w:rPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The Literature Review or Theoretical Framework </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">section is compulsory </w:t>
       </w:r>
-      <w:r w:rsidR="00E94779" w:rsidRPr="00E94779">
-        <w:rPr>
+      <w:r w:rsidR="00942A6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94779" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">original research articles. This section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidR="005D10FE" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clearly articulate the theory or theories guiding the study, explaining its key constructs, assumptions, and relevance. Show how the framework informs the research focus, variables, or interpretations. Also, this section should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">critically synthesise relevant scholarly works that underpin the study. It should not be a mere </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>summary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but a structured analysis of key concepts, theories, and empirical findings related to the research problem. The section should identify trends, debates, and gaps in the literature, demonstrating how the current study is positioned within existing knowledge.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D10FE" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ensure logical organisation, coherence, and a clear linkage between reviewed studies and the present investigation</w:t>
+      </w:r>
+      <w:r w:rsidR="005D10FE" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7822AAD4" w14:textId="4E0ECB40" w:rsidR="001D5C23" w:rsidRPr="00B72E43" w:rsidRDefault="005D10FE" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B72E43">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Materials and Methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65007203" w14:textId="77777777" w:rsidR="00D537FA" w:rsidRPr="001D7F39" w:rsidRDefault="00D537FA" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Headings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D22C59D" w14:textId="77777777" w:rsidR="001D5C23" w:rsidRPr="001D7F39" w:rsidRDefault="0081301C" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>You may insert up to 5 heading levels into your manuscript</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5C23" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9503C" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>as can be seen in “S</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5C23" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tyles” </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9503C" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tab</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5C23" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of this template. These formatting styles are meant as a guide, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001D5C23" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>as long as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001D5C23" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the heading levels are clear, Frontiers style will be applied during typesetting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEC8A60" w14:textId="60DE813B" w:rsidR="005D10FE" w:rsidRPr="001D7F39" w:rsidRDefault="005D10FE" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Materials and Methods section should clearly describe the research design, setting, and participants or sample, including size, characteristics, and sampling procedures. It should detail the instruments or materials used, with evidence of validity and reliability where applicable. Data collection procedures must be explained systematically, including ethical considerations. The section should also specify data analysis techniques, such as statistical tests for quantitative studies or coding procedures for qualitative studies. For mixed methods, describe how both strands are integrated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0400CA" w14:textId="77777777" w:rsidR="002F744D" w:rsidRPr="001D7F39" w:rsidRDefault="002F744D" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Equations</w:t>
+      </w:r>
+      <w:r w:rsidR="00117666" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269EF650" w14:textId="3797486D" w:rsidR="002F744D" w:rsidRPr="001D7F39" w:rsidRDefault="002F744D" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
-          <w:bCs/>
-[...111 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The equations should be inserted in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94779" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>editable format from the equation editor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7822AAD4" w14:textId="4E0ECB40" w:rsidR="001D5C23" w:rsidRPr="00376CC5" w:rsidRDefault="005D10FE" w:rsidP="001D5C23">
-[...122 lines deleted...]
-    <w:p w14:paraId="3B5C25FE" w14:textId="77777777" w:rsidR="002F744D" w:rsidRPr="00376CC5" w:rsidRDefault="002F744D" w:rsidP="00A53000">
+    <w:p w14:paraId="3B5C25FE" w14:textId="77777777" w:rsidR="002F744D" w:rsidRPr="001D7F39" w:rsidRDefault="002F744D" w:rsidP="001D7F39">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:r>
             <m:rPr>
               <m:sty m:val="bi"/>
             </m:rPr>
             <w:rPr>
-              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <m:t>f</m:t>
           </m:r>
           <m:d>
             <m:dPr>
               <m:ctrlPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:dPr>
             <m:e>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <m:t>x</m:t>
               </m:r>
             </m:e>
           </m:d>
           <m:r>
             <m:rPr>
               <m:sty m:val="bi"/>
             </m:rPr>
             <w:rPr>
-              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <m:t>=</m:t>
           </m:r>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <m:t>a</m:t>
               </m:r>
             </m:e>
             <m:sub>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <m:t>0</m:t>
               </m:r>
             </m:sub>
           </m:sSub>
           <m:r>
             <m:rPr>
               <m:sty m:val="bi"/>
             </m:rPr>
             <w:rPr>
-              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <m:t>+</m:t>
           </m:r>
           <m:nary>
             <m:naryPr>
               <m:chr m:val="∑"/>
               <m:grow m:val="1"/>
               <m:ctrlPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:naryPr>
             <m:sub>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <m:t>n=1</m:t>
               </m:r>
             </m:sub>
             <m:sup>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <m:t>∞</m:t>
               </m:r>
             </m:sup>
             <m:e>
               <m:d>
                 <m:dPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:dPr>
                 <m:e>
                   <m:sSub>
                     <m:sSubPr>
                       <m:ctrlPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSubPr>
                     <m:e>
                       <m:r>
                         <m:rPr>
                           <m:sty m:val="bi"/>
                         </m:rPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <m:t>a</m:t>
                       </m:r>
                     </m:e>
                     <m:sub>
                       <m:r>
                         <m:rPr>
                           <m:sty m:val="bi"/>
                         </m:rPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <m:t>n</m:t>
                       </m:r>
                     </m:sub>
                   </m:sSub>
                   <m:func>
                     <m:funcPr>
                       <m:ctrlPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:funcPr>
                     <m:fName>
                       <m:r>
                         <m:rPr>
                           <m:sty m:val="b"/>
                         </m:rPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <m:t>cos</m:t>
                       </m:r>
                     </m:fName>
                     <m:e>
                       <m:f>
                         <m:fPr>
                           <m:ctrlPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                           </m:ctrlPr>
                         </m:fPr>
                         <m:num>
                           <m:r>
                             <m:rPr>
                               <m:sty m:val="bi"/>
                             </m:rPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                             <m:t>nπx</m:t>
                           </m:r>
                         </m:num>
                         <m:den>
                           <m:r>
                             <m:rPr>
                               <m:sty m:val="bi"/>
                             </m:rPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                             <m:t>L</m:t>
                           </m:r>
                         </m:den>
                       </m:f>
                     </m:e>
                   </m:func>
                   <m:r>
                     <m:rPr>
                       <m:sty m:val="bi"/>
                     </m:rPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <m:t>+</m:t>
                   </m:r>
                   <m:sSub>
                     <m:sSubPr>
                       <m:ctrlPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSubPr>
                     <m:e>
                       <m:r>
                         <m:rPr>
                           <m:sty m:val="bi"/>
                         </m:rPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <m:t>b</m:t>
                       </m:r>
                     </m:e>
                     <m:sub>
                       <m:r>
                         <m:rPr>
                           <m:sty m:val="bi"/>
                         </m:rPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <m:t>n</m:t>
                       </m:r>
                     </m:sub>
                   </m:sSub>
                   <m:func>
                     <m:funcPr>
                       <m:ctrlPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:funcPr>
                     <m:fName>
                       <m:r>
                         <m:rPr>
                           <m:sty m:val="b"/>
                         </m:rPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <m:t>sin</m:t>
                       </m:r>
                     </m:fName>
                     <m:e>
                       <m:f>
                         <m:fPr>
                           <m:ctrlPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                           </m:ctrlPr>
                         </m:fPr>
                         <m:num>
                           <m:r>
                             <m:rPr>
                               <m:sty m:val="bi"/>
                             </m:rPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                             <m:t>nπx</m:t>
                           </m:r>
                         </m:num>
                         <m:den>
                           <m:r>
                             <m:rPr>
                               <m:sty m:val="bi"/>
                             </m:rPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                             <m:t>L</m:t>
                           </m:r>
                         </m:den>
                       </m:f>
                     </m:e>
                   </m:func>
                 </m:e>
               </m:d>
             </m:e>
           </m:nary>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="592A4D53" w14:textId="7C74D07B" w:rsidR="00117666" w:rsidRPr="00376CC5" w:rsidRDefault="00D537FA" w:rsidP="00651CA2">
+    <w:p w14:paraId="592A4D53" w14:textId="7C74D07B" w:rsidR="00117666" w:rsidRPr="001D7F39" w:rsidRDefault="00D537FA" w:rsidP="001D7F39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00376CC5">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Figures</w:t>
       </w:r>
-      <w:r w:rsidR="005D10FE">
+      <w:r w:rsidR="005D10FE" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>/Tables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E55101" w14:textId="0360C9AA" w:rsidR="00D537FA" w:rsidRPr="00376CC5" w:rsidRDefault="00D537FA" w:rsidP="00D537FA">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="46E55101" w14:textId="0360C9AA" w:rsidR="00D537FA" w:rsidRPr="001D7F39" w:rsidRDefault="00D537FA" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376CC5">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figures </w:t>
       </w:r>
-      <w:r w:rsidR="005D10FE">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005D10FE" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>and Tables should</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376CC5">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> be embedded </w:t>
       </w:r>
-      <w:r w:rsidR="005D10FE">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005D10FE" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>in the text</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376CC5">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Kindly ensure that each table and figure is mentioned in the text and in numerical order. </w:t>
       </w:r>
-      <w:r w:rsidR="00134256" w:rsidRPr="00376CC5">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00134256" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Figures must be of sufficient resolution for publication. Figures which are not according to the guidelines will cause substantial delay during the production process.</w:t>
       </w:r>
-      <w:r w:rsidR="00376CC5" w:rsidRPr="00376CC5">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00376CC5" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00376CC5" w:rsidRPr="00376CC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MuseoSlab" w:hAnsi="MuseoSlab" w:cs="Helvetica"/>
+      <w:r w:rsidR="00376CC5" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="020202"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Figure</w:t>
       </w:r>
-      <w:r w:rsidR="005D10FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MuseoSlab" w:hAnsi="MuseoSlab" w:cs="Helvetica"/>
+      <w:r w:rsidR="005D10FE" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="020202"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/Table</w:t>
       </w:r>
-      <w:r w:rsidR="00376CC5" w:rsidRPr="00376CC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MuseoSlab" w:hAnsi="MuseoSlab" w:cs="Helvetica"/>
+      <w:r w:rsidR="00376CC5" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="020202"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D10FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MuseoSlab" w:hAnsi="MuseoSlab" w:cs="Helvetica"/>
+      <w:r w:rsidR="005D10FE" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="020202"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>captions</w:t>
       </w:r>
-      <w:r w:rsidR="00376CC5" w:rsidRPr="00376CC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MuseoSlab" w:hAnsi="MuseoSlab" w:cs="Helvetica"/>
+      <w:r w:rsidR="00376CC5" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="020202"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be placed at the </w:t>
       </w:r>
-      <w:r w:rsidR="005D10FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MuseoSlab" w:hAnsi="MuseoSlab" w:cs="Helvetica"/>
+      <w:r w:rsidR="005D10FE" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="020202"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>top of each figure and table, as per APA 7</w:t>
       </w:r>
-      <w:r w:rsidR="005D10FE" w:rsidRPr="005D10FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MuseoSlab" w:hAnsi="MuseoSlab" w:cs="Helvetica"/>
+      <w:r w:rsidR="005D10FE" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="020202"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="005D10FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MuseoSlab" w:hAnsi="MuseoSlab" w:cs="Helvetica"/>
+      <w:r w:rsidR="005D10FE" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="020202"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> recommendation</w:t>
       </w:r>
-      <w:r w:rsidR="00376CC5" w:rsidRPr="00376CC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="MuseoSlab" w:hAnsi="MuseoSlab" w:cs="Helvetica"/>
+      <w:r w:rsidR="00376CC5" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="020202"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666163C2" w14:textId="77777777" w:rsidR="00D537FA" w:rsidRPr="00376CC5" w:rsidRDefault="00D537FA" w:rsidP="00D537FA">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="413D05DC" w14:textId="77777777" w:rsidR="00D537FA" w:rsidRPr="001D7F39" w:rsidRDefault="00D537FA" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Pe</w:t>
+      </w:r>
+      <w:r w:rsidR="00134256" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>rmission to reuse and Copyright</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="413D05DC" w14:textId="77777777" w:rsidR="00D537FA" w:rsidRPr="00376CC5" w:rsidRDefault="00D537FA" w:rsidP="00134256">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    <w:p w14:paraId="5D16907A" w14:textId="687171E0" w:rsidR="00134256" w:rsidRPr="001D7F39" w:rsidRDefault="00D537FA" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t xml:space="preserve">Permission must be obtained for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94779" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Pe</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>rmission to reuse and Copyright</w:t>
+        <w:t xml:space="preserve">use of copyrighted material from other sources (including the web). Please note that it is compulsory to follow </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94779" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">figure instructions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D16907A" w14:textId="687171E0" w:rsidR="00134256" w:rsidRPr="00376CC5" w:rsidRDefault="00D537FA" w:rsidP="00310124">
-[...46 lines deleted...]
-    <w:p w14:paraId="7CC34FEE" w14:textId="1DA4E348" w:rsidR="00B657B8" w:rsidRPr="00376CC5" w:rsidRDefault="005D10FE" w:rsidP="00B657B8">
+    <w:p w14:paraId="7CC34FEE" w14:textId="1DA4E348" w:rsidR="00B657B8" w:rsidRPr="00B72E43" w:rsidRDefault="005D10FE" w:rsidP="001D7F39">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B72E43">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Results</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADED989" w14:textId="4FA9FFDE" w:rsidR="005D7910" w:rsidRPr="00376CC5" w:rsidRDefault="00AF344E" w:rsidP="00AF344E">
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="6ADED989" w14:textId="4FA9FFDE" w:rsidR="005D7910" w:rsidRPr="001D7F39" w:rsidRDefault="00AF344E" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Results section should present findings clearly and objectively, aligned with the research questions. It should </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E94779">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00E94779" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>summarise</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF344E">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF344E">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>analysed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF344E">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> data without interpretation, using tables, figures, or charts where appropriate. For quantitative studies, report key statistical results in APA format, including measures of significance. For qualitative studies, present emerging themes or patterns supported by evidence. In mixed methods, report both strands systematically. Ensure clarity, logical </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF344E">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>organisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF344E">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, and avoidance of redundancy, focusing strictly on the outcomes of the analysis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024C4A8B" w14:textId="26099E3C" w:rsidR="00117666" w:rsidRPr="00376CC5" w:rsidRDefault="005D10FE" w:rsidP="00AC0270">
+    <w:p w14:paraId="024C4A8B" w14:textId="26099E3C" w:rsidR="00117666" w:rsidRPr="00B72E43" w:rsidRDefault="005D10FE" w:rsidP="001D7F39">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B72E43">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D46E05" w14:textId="0059162B" w:rsidR="000C7E2A" w:rsidRPr="001D7F39" w:rsidRDefault="00AF344E" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Discussion section should interpret the findings in relation to the research questions and existing literature. It should explain the meaning, implications, and significance of the results, highlighting agreements or contradictions with prior studies. Address theoretical and practical contributions and consider possible explanations for unexpected outcomes. The section should also acknowledge study limitations and their potential impact. Conclude by suggesting directions for future research, ensuring a coherent and critical integration of results with broader scholarly discourse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F21637D" w14:textId="47C86593" w:rsidR="00AF344E" w:rsidRPr="00B72E43" w:rsidRDefault="00AF344E" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B72E43">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Conclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACE60E3" w14:textId="63C85465" w:rsidR="00AF344E" w:rsidRDefault="00AF344E" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Conclusion section should succinctly </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>summarise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the key findings of the study and their overall significance. It should restate how the research objectives were achieved and highlight the main contributions to knowledge, theory, or practice. Avoid introducing new information or detailed analysis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Emphasise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the broader implications of the study and, where appropriate, provide concise recommendations or directions for future research. Ensure clarity, coherence, and a strong closing that reflects the study’s importanc</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94779" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A559EE3" w14:textId="5E97BA25" w:rsidR="00EA442A" w:rsidRPr="001D7F39" w:rsidRDefault="00EA442A" w:rsidP="00EA442A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t>Discussion</w:t>
+        <w:t>Declarations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D46E05" w14:textId="0059162B" w:rsidR="000C7E2A" w:rsidRDefault="00AF344E" w:rsidP="00AF344E">
-[...57 lines deleted...]
-      <w:r w:rsidRPr="00CE0D8E">
+    <w:p w14:paraId="2D326C9D" w14:textId="16AD8B56" w:rsidR="00E94779" w:rsidRPr="00345687" w:rsidRDefault="00E94779" w:rsidP="00EA442A">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345687">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ethical statements</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA442A" w:rsidRPr="00345687">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0D8E" w:rsidRPr="00345687">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This section is conditional on availability</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00CE0D8E" w:rsidRPr="00345687">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. For research articles involving human participants, authors should include a description of all necessary ethics approvals, including the name of the ethics committee, its respective institution, and the approval number given. Additionally, all research subjects must have provided appropriate informed consent and details on how this was obtained must be detailed in the manuscript. If the requirement for consent was waived by the ethics committee, this should be explained in the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E438B5" w14:textId="094E1B1B" w:rsidR="00CB43D5" w:rsidRPr="00345687" w:rsidRDefault="00CB43D5" w:rsidP="00EA442A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345687">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Conflict of Interest</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA442A" w:rsidRPr="00345687">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345687">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All financial, commercial or other relationships that might be perceived by the academic community as representing a potential conflict of interest must be disclosed. If no such relationship exists, authors will be asked to confirm the following statement: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345687">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authors declare </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94779" w:rsidRPr="00345687">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">neither financial nor non-financial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345687">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>conflict of interest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345687">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212937B9" w14:textId="4AB3247A" w:rsidR="00045678" w:rsidRPr="00345687" w:rsidRDefault="00045678" w:rsidP="00EA442A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345687">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Author Contributions</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA442A" w:rsidRPr="00345687">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA442A" w:rsidRPr="00345687">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00265660" w:rsidRPr="00345687">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Author Contributions section is mandatory for all articles, including articles by sole authors. If an appropriate statement is not provided on submission, a standard one will be inserted during the production process. The Author Contributions statement must describe the contributions of individual authors referred to by their initials and, in doing so, all authors agree to be accountable for the content of the work.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345687">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C816BF4" w14:textId="6C920FF6" w:rsidR="00AC3EA3" w:rsidRPr="00345687" w:rsidRDefault="00AC3EA3" w:rsidP="00EA442A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345687">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA442A" w:rsidRPr="00345687">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA442A" w:rsidRPr="00345687">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345687">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Details of all funding sources should be provided, including grant numbers if applicable. Please ensure to add all necessary funding information, as after publication</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF344E" w:rsidRPr="00345687">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE0D8E">
-        <w:t xml:space="preserve"> this should be explained in the manuscript.</w:t>
+      <w:r w:rsidRPr="00345687">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this is no longer possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478D8026" w14:textId="77777777" w:rsidR="00CB43D5" w:rsidRDefault="00CB43D5" w:rsidP="00CB43D5">
-[...4 lines deleted...]
-        <w:t>Conflict of Interest</w:t>
+    <w:p w14:paraId="795E6C52" w14:textId="1A82DFBC" w:rsidR="006D5B93" w:rsidRPr="00345687" w:rsidRDefault="006B2D5B" w:rsidP="00EA442A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345687">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Acknowledgments</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA442A" w:rsidRPr="00345687">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345687">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is a short text to acknowledge the contributions of specific colleagues, institutions, or agencies that aided the efforts of the authors. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7A037B" w14:textId="77777777" w:rsidR="00CB43D5" w:rsidRPr="00CB43D5" w:rsidRDefault="00CB43D5" w:rsidP="00CB43D5">
-[...137 lines deleted...]
-      <w:r w:rsidRPr="00AF344E">
+    <w:p w14:paraId="4398F30B" w14:textId="05650CF7" w:rsidR="00AF344E" w:rsidRPr="00EA442A" w:rsidRDefault="00AF344E" w:rsidP="00EA442A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345687">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Data Availability Statement</w:t>
       </w:r>
+      <w:r w:rsidR="00EA442A" w:rsidRPr="00345687">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA442A" w:rsidRPr="00345687">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94779" w:rsidRPr="00345687">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If applicable, i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345687">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nclude a statement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the availability of the dataset used for the study.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4398F30B" w14:textId="4329FE12" w:rsidR="00AF344E" w:rsidRPr="00AF344E" w:rsidRDefault="00E94779" w:rsidP="00AF344E">
+    <w:p w14:paraId="366E773B" w14:textId="09B15D6B" w:rsidR="00AC3EA3" w:rsidRPr="00B72E43" w:rsidRDefault="00AC3EA3" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B72E43">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Reference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171B4C39" w14:textId="1C6AB305" w:rsidR="003B3C40" w:rsidRDefault="00AF344E" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strictly follow </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94779" w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>APA 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D7F39">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edition referencing style.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653DE8FD" w14:textId="77777777" w:rsidR="005B0152" w:rsidRPr="00B72E43" w:rsidRDefault="005B0152" w:rsidP="005B0152">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B72E43">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Publisher's Note</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1320265A" w14:textId="77777777" w:rsidR="005B0152" w:rsidRPr="004A778B" w:rsidRDefault="005B0152" w:rsidP="005B0152">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B950B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The views, interpretations, and conclusions expressed in this article are solely those of the author(s) and do not necessarily reflect the views or policies of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B950B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Studies in Science and Mathematics Education (JOSSME), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B950B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">its publisher, </w:t>
+      </w:r>
       <w:r>
-        <w:t>If applicable, i</w:t>
-[...2 lines deleted...]
-        <w:t>nclude a statement on the availability of the dataset used for the study.</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B950B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ditorial </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B950B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>oard, editors, reviewers, or the authors' affiliated institutions. The publisher remains neutral with respect to jurisdictional claims in published maps, institutional affiliations, and other representations. Any products, materials, methods, or manufacturers mentioned or evaluated in this article are presented solely for scholarly purposes and do not constitute endorsement, recommendation, or guarantee by the publisher.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366E773B" w14:textId="09B15D6B" w:rsidR="00AC3EA3" w:rsidRPr="00376CC5" w:rsidRDefault="00AC3EA3" w:rsidP="00AC3EA3">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3971FE84" w14:textId="77777777" w:rsidR="005B0152" w:rsidRPr="001D7F39" w:rsidRDefault="005B0152" w:rsidP="001D7F39">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:vanish/>
-        </w:rPr>
-[...36 lines deleted...]
-      </w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="003B3C40" w:rsidRPr="003B3C40" w:rsidSect="00D82015">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:sectPr w:rsidR="005B0152" w:rsidRPr="001D7F39" w:rsidSect="00347D47">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1276" w:right="1181" w:bottom="1138" w:left="1282" w:header="283" w:footer="510" w:gutter="0"/>
-      <w:lnNumType w:countBy="1" w:restart="continuous"/>
+      <w:pgMar w:top="2127" w:right="1181" w:bottom="1138" w:left="1282" w:header="709" w:footer="510" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="278FEA1E" w14:textId="77777777" w:rsidR="00486374" w:rsidRDefault="00486374" w:rsidP="00117666">
+    <w:p w14:paraId="23FD3ABE" w14:textId="77777777" w:rsidR="0039577C" w:rsidRDefault="0039577C" w:rsidP="00117666">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6904B94E" w14:textId="77777777" w:rsidR="00486374" w:rsidRDefault="00486374" w:rsidP="00117666">
+    <w:p w14:paraId="135DEDDD" w14:textId="77777777" w:rsidR="0039577C" w:rsidRDefault="0039577C" w:rsidP="00117666">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2421,226 +2721,102 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MuseoSlab">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="760FCB79" w14:textId="77777777" w:rsidR="00686C9D" w:rsidRPr="00577C4C" w:rsidRDefault="00C52A7B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="760FCB79" w14:textId="7AAEC388" w:rsidR="00686C9D" w:rsidRPr="00577C4C" w:rsidRDefault="00C52A7B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00577C4C">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="C00000"/>
-        <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5744FF29" wp14:editId="0CFDB4C5">
-[...107 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C0C9A1E" wp14:editId="0A8165B7">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C0C9A1E" wp14:editId="1D903550">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="bottomMargin">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="1508760" cy="395605"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1508760" cy="395605"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2698,51 +2874,55 @@
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="7C0C9A1E" id="Text Box 1" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:67.6pt;margin-top:0;width:118.8pt;height:31.15pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMPwEnIAIAAEEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Id20kEy4GbwEUB&#10;IwngFDnTFGkJILksSVtyv75Lyi+kPRW9ULua5T5mlrOHTiuyF843YEo6HOSUCMOhasy2pD/ell/u&#10;KPGBmYopMKKkB+Hpw/zzp1lrCzGCGlQlHMEkxhetLWkdgi2yzPNaaOYHYIVBUILTLKDrtlnlWIvZ&#10;tcpGeT7NWnCVdcCF9/j3qQfpPOWXUvDwIqUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;OdUTC4zsXPNHKt1wBx5kGHDQGUjZcJFmwGmG+Ydp1jWzIs2C5Hh7psn/v7T8eb+2r46E7it0KGAk&#10;pLW+8PgzztNJp+MXOyWII4WHM22iC4THS5P87naKEEfs5n4yzScxTXa5bZ0P3wRoEo2SOpQlscX2&#10;Kx/60FNILGZg2SiVpFGGtCWd3kzydOGMYHJlYqxIIh/TXDqPVug2HWmqq6k2UB1wWAf9HnjLlw12&#10;tGI+vDKHwuMQuMzhBQ+pACvD0aKkBvfrb/9jPOqBKCUtLlJJ/c8dc4IS9d2gUvfD8ThuXnLGk9sR&#10;Ou4a2VwjZqcfAXd1iM/G8mTG+KBOpnSg33HnF7EqQsxwrF3ScDIfQ7/e+Ga4WCxSEO6aZWFl1pbH&#10;1JG3yPdb986cPYoSUM5nOK0cKz5o08fGm94udgEVSsJFnntWUfDo4J4m6Y9vKj6Eaz9FXV7+/DcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4sBLD2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMw&#10;EETvhf6D2EIvJZHjgFtcr0MJ+Bzi5AMUa2O7lVbGkmP376v20lwWhhlm3ha7xRpxo9H3jhE26wQE&#10;ceN0zy3C+VSt3kD4oFgr45gQvsnDrnx8KFSu3cxHutWhFbGEfa4QuhCGXErfdGSVX7uBOHpXN1oV&#10;ohxbqUc1x3JrZJokmbSq57jQqYH2HTVf9WQRXDq/mGO9qfaH+bNKDhOdak+Iz0/LxzuIQEv4D8Mv&#10;fkSHMjJd3MTaC4MQHwl/N3rp9jUDcUHI0i3IspD38OUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAEw/AScgAgAAQQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADiwEsPZAAAABAEAAA8AAAAAAAAAAAAAAAAAegQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shapetype w14:anchorId="7C0C9A1E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:67.6pt;margin-top:0;width:118.8pt;height:31.15pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxXhUiHgIAADoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Idy0kEy4GbwEUB&#10;IwngFDnTFGUJILksSVtyv75LSn4g7anohdrVLPcxs5w/dEqSg7CuAV3Q8SilRGgOZaN3Bf3xtvpy&#10;R4nzTJdMghYFPQpHHxafP81bk4sJ1CBLYQkm0S5vTUFr702eJI7XQjE3AiM0ghVYxTy6dpeUlrWY&#10;XclkkqazpAVbGgtcOId/n3qQLmL+qhLcv1SVE57IgmJvPp42nttwJos5y3eWmbrhQxvsH7pQrNFY&#10;9JzqiXlG9rb5I5VquAUHlR9xUAlUVcNFnAGnGacfptnUzIg4C5LjzJkm9//S8ufDxrxa4ruv0KGA&#10;gZDWuNzhzzBPV1kVvtgpQRwpPJ5pE50nPFzK0rvbGUIcsZv7bJZmIU1yuW2s898EKBKMglqUJbLF&#10;Dmvn+9BTSCimYdVIGaWRmrQFnd1kabxwRjC51CFWRJGHNJfOg+W7bTeMs4XyiFNa6BfAGb5qsJU1&#10;c/6VWVQcu8ct9i94VBKwJAwWJTXYX3/7H+JRCEQpaXGDCup+7pkVlMjvGiW6H0+nYeWiM81uJ+jY&#10;a2R7jei9egRc0jG+F8OjGeK9PJmVBfWOy74MVRFimmPtgvqT+ej7vcbHwsVyGYNwyQzza70xPKQO&#10;hAWi37p3Zs2ghkcdn+G0ayz/IEofG246s9x7lCYqFgjuWUWlg4MLGjUfHlN4Add+jLo8+cVvAAAA&#10;//8DAFBLAwQUAAYACAAAACEAOLASw9kAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE&#10;74X+g9hCLyWR44BbXK9DCfgc4uQDFGtju5VWxpJj9++r9tJcFoYZZt4Wu8UacaPR944RNusEBHHj&#10;dM8twvlUrd5A+KBYK+OYEL7Jw658fChUrt3MR7rVoRWxhH2uELoQhlxK33RklV+7gTh6VzdaFaIc&#10;W6lHNcdya2SaJJm0que40KmB9h01X/VkEVw6v5hjvan2h/mzSg4TnWpPiM9Py8c7iEBL+A/DL35E&#10;hzIyXdzE2guDEB8Jfzd66fY1A3FByNItyLKQ9/DlDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDxXhUiHgIAADoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4sBLD2QAAAAQBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="2B86276A" w14:textId="77777777" w:rsidR="00686C9D" w:rsidRPr="00577C4C" w:rsidRDefault="00C52A7B">
                     <w:pPr>
                       <w:pStyle w:val="Footer"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00577C4C">
                       <w:rPr>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00577C4C">
                       <w:rPr>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
                     </w:r>
@@ -2761,51 +2941,51 @@
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:t>4</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00577C4C">
                       <w:rPr>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6318A60F" w14:textId="77777777" w:rsidR="00686C9D" w:rsidRPr="00577C4C" w:rsidRDefault="00C52A7B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2127D7DA" wp14:editId="10908CC8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="bottomMargin">
                 <wp:align>top</wp:align>
               </wp:positionV>
@@ -2885,51 +3065,51 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="2127D7DA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 56" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:67.6pt;margin-top:0;width:118.8pt;height:31.15pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCM76CDIgIAAEEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Id20kEy4GbwEUB&#10;IwngFDnTFGkJILksSVtyv75Lyi+kPRW9ULua5T5mlrOHTiuyF843YEo6HOSUCMOhasy2pD/ell/u&#10;KPGBmYopMKKkB+Hpw/zzp1lrCzGCGlQlHMEkxhetLWkdgi2yzPNaaOYHYIVBUILTLKDrtlnlWIvZ&#10;tcpGeT7NWnCVdcCF9/j3qQfpPOWXUvDwIqUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;OdUTC4zsXPNHKt1wBx5kGHDQGUjZcJFmwGmG+Ydp1jWzIs2C5Hh7psn/v7T8eb+2r46E7it0KGAk&#10;pLW+8PgzztNJp+MXOyWII4WHM22iC4THS5P87naKEEfs5n4yzScxTXa5bZ0P3wRoEo2SOpQlscX2&#10;Kx/60FNILGZg2SiVpFGGtCWd3kzydOGMYHJlYqxIIh/TXDqPVug2HWmqko5OU22gOuCwDvo98JYv&#10;G+xoxXx4ZQ6FxyFwmcMLHlIBVoajRUkN7tff/sd41ANRSlpcpJL6nzvmBCXqu0Gl7ofjcdy85Iwn&#10;tyN03DWyuUbMTj8C7uoQn43lyYzxQZ1M6UC/484vYlWEmOFYu6ThZD6Gfr3xzXCxWKQg3DXLwsqs&#10;LY+pI2+R77funTl7FCWgnM9wWjlWfNCmj403vV3sAiqUhIs896yi4NHBPU3SH99UfAjXfoq6vPz5&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhADiwEsPZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8Fq&#10;wzAQRO+F/oPYQi8lkeOAW1yvQwn4HOLkAxRrY7uVVsaSY/fvq/bSXBaGGWbeFrvFGnGj0feOETbr&#10;BARx43TPLcL5VK3eQPigWCvjmBC+ycOufHwoVK7dzEe61aEVsYR9rhC6EIZcSt90ZJVfu4E4elc3&#10;WhWiHFupRzXHcmtkmiSZtKrnuNCpgfYdNV/1ZBFcOr+YY72p9of5s0oOE51qT4jPT8vHO4hAS/gP&#10;wy9+RIcyMl3cxNoLgxAfCX83eun2NQNxQcjSLciykPfw5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAjO+ggyICAABBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAOLASw9kAAAAEAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 56" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:67.6pt;margin-top:0;width:118.8pt;height:31.15pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMPwEnIAIAAEEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Id20kEy4GbwEUB&#10;IwngFDnTFGkJILksSVtyv75Lyi+kPRW9ULua5T5mlrOHTiuyF843YEo6HOSUCMOhasy2pD/ell/u&#10;KPGBmYopMKKkB+Hpw/zzp1lrCzGCGlQlHMEkxhetLWkdgi2yzPNaaOYHYIVBUILTLKDrtlnlWIvZ&#10;tcpGeT7NWnCVdcCF9/j3qQfpPOWXUvDwIqUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;OdUTC4zsXPNHKt1wBx5kGHDQGUjZcJFmwGmG+Ydp1jWzIs2C5Hh7psn/v7T8eb+2r46E7it0KGAk&#10;pLW+8PgzztNJp+MXOyWII4WHM22iC4THS5P87naKEEfs5n4yzScxTXa5bZ0P3wRoEo2SOpQlscX2&#10;Kx/60FNILGZg2SiVpFGGtCWd3kzydOGMYHJlYqxIIh/TXDqPVug2HWmqq6k2UB1wWAf9HnjLlw12&#10;tGI+vDKHwuMQuMzhBQ+pACvD0aKkBvfrb/9jPOqBKCUtLlJJ/c8dc4IS9d2gUvfD8ThuXnLGk9sR&#10;Ou4a2VwjZqcfAXd1iM/G8mTG+KBOpnSg33HnF7EqQsxwrF3ScDIfQ7/e+Ga4WCxSEO6aZWFl1pbH&#10;1JG3yPdb986cPYoSUM5nOK0cKz5o08fGm94udgEVSsJFnntWUfDo4J4m6Y9vKj6Eaz9FXV7+/DcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4sBLD2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMw&#10;EETvhf6D2EIvJZHjgFtcr0MJ+Bzi5AMUa2O7lVbGkmP376v20lwWhhlm3ha7xRpxo9H3jhE26wQE&#10;ceN0zy3C+VSt3kD4oFgr45gQvsnDrnx8KFSu3cxHutWhFbGEfa4QuhCGXErfdGSVX7uBOHpXN1oV&#10;ohxbqUc1x3JrZJokmbSq57jQqYH2HTVf9WQRXDq/mGO9qfaH+bNKDhOdak+Iz0/LxzuIQEv4D8Mv&#10;fkSHMjJd3MTaC4MQHwl/N3rp9jUDcUHI0i3IspD38OUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAEw/AScgAgAAQQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADiwEsPZAAAABAEAAA8AAAAAAAAAAAAAAAAAegQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="04C0BEFB" w14:textId="77777777" w:rsidR="00686C9D" w:rsidRPr="00577C4C" w:rsidRDefault="00C52A7B">
                     <w:pPr>
                       <w:pStyle w:val="Footer"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00577C4C">
                       <w:rPr>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00577C4C">
                       <w:rPr>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
                     </w:r>
@@ -2947,77 +3127,225 @@
                         <w:sz w:val="22"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:t>3</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00577C4C">
                       <w:rPr>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1432081262"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="171F7E0E" w14:textId="114F4F9C" w:rsidR="00EA0D24" w:rsidRDefault="00EA0D24">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="1FD5CB20" w14:textId="77777777" w:rsidR="00EA0D24" w:rsidRDefault="00EA0D24">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="273A8649" w14:textId="77777777" w:rsidR="00486374" w:rsidRDefault="00486374" w:rsidP="00117666">
+    <w:p w14:paraId="7BB4CFF8" w14:textId="77777777" w:rsidR="0039577C" w:rsidRDefault="0039577C" w:rsidP="00117666">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75FB3A55" w14:textId="77777777" w:rsidR="00486374" w:rsidRDefault="00486374" w:rsidP="00117666">
+    <w:p w14:paraId="79F2E569" w14:textId="77777777" w:rsidR="0039577C" w:rsidRDefault="0039577C" w:rsidP="00117666">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0235CC51" w14:textId="5F80AB0B" w:rsidR="00530241" w:rsidRPr="00530241" w:rsidRDefault="00530241" w:rsidP="00530241">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005271CF">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Journal of Studies in Science and Mathematics Education| Volume 6| Issue 1| 2026 </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16FDC303" w14:textId="646F5AB1" w:rsidR="00347D47" w:rsidRPr="00347D47" w:rsidRDefault="00347D47" w:rsidP="00347D47">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005271CF">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Journal of Studies in Science and Mathematics Education| Volume 6| Issue 1| 2026 </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-2024315164"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="728876F1" w14:textId="68200A5D" w:rsidR="00EA0D24" w:rsidRDefault="00EA0D24">
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="62C0B713" w14:textId="77777777" w:rsidR="00EA0D24" w:rsidRDefault="00EA0D24">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="021B7666"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="44328928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -5077,248 +5405,287 @@
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="567"/>
           </w:tabs>
           <w:ind w:left="567" w:hanging="567"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D40420"/>
+    <w:rsid w:val="00000186"/>
     <w:rsid w:val="000001BE"/>
     <w:rsid w:val="00015D7B"/>
     <w:rsid w:val="0002273A"/>
     <w:rsid w:val="00034304"/>
     <w:rsid w:val="00035434"/>
     <w:rsid w:val="00035FD2"/>
     <w:rsid w:val="00045678"/>
     <w:rsid w:val="000458E4"/>
     <w:rsid w:val="00063D84"/>
     <w:rsid w:val="0006636D"/>
     <w:rsid w:val="00077D53"/>
     <w:rsid w:val="00081394"/>
+    <w:rsid w:val="00085C0E"/>
     <w:rsid w:val="000B34BD"/>
     <w:rsid w:val="000C7E2A"/>
     <w:rsid w:val="000F4CFB"/>
     <w:rsid w:val="00117666"/>
     <w:rsid w:val="001223A7"/>
     <w:rsid w:val="00134256"/>
     <w:rsid w:val="00147395"/>
     <w:rsid w:val="00152161"/>
     <w:rsid w:val="001552C9"/>
     <w:rsid w:val="00177D84"/>
     <w:rsid w:val="001964EF"/>
     <w:rsid w:val="001B1A2C"/>
+    <w:rsid w:val="001C0C1A"/>
     <w:rsid w:val="001D171F"/>
     <w:rsid w:val="001D5C23"/>
+    <w:rsid w:val="001D7F39"/>
     <w:rsid w:val="001E4F08"/>
     <w:rsid w:val="001F4C07"/>
     <w:rsid w:val="00206322"/>
+    <w:rsid w:val="00213B84"/>
     <w:rsid w:val="00216896"/>
     <w:rsid w:val="00217BA1"/>
     <w:rsid w:val="00220AEA"/>
     <w:rsid w:val="00226954"/>
     <w:rsid w:val="002368CB"/>
     <w:rsid w:val="002629A3"/>
     <w:rsid w:val="00265660"/>
     <w:rsid w:val="002677A0"/>
     <w:rsid w:val="00267D18"/>
+    <w:rsid w:val="00271872"/>
     <w:rsid w:val="002868E2"/>
     <w:rsid w:val="002869C3"/>
     <w:rsid w:val="002936E4"/>
     <w:rsid w:val="00296B88"/>
     <w:rsid w:val="002A260D"/>
+    <w:rsid w:val="002C4CA5"/>
     <w:rsid w:val="002C74CA"/>
     <w:rsid w:val="002F744D"/>
     <w:rsid w:val="00303DE6"/>
     <w:rsid w:val="00310124"/>
     <w:rsid w:val="00322306"/>
+    <w:rsid w:val="00345687"/>
+    <w:rsid w:val="00347D47"/>
     <w:rsid w:val="003544FB"/>
     <w:rsid w:val="00365D63"/>
     <w:rsid w:val="0036793B"/>
     <w:rsid w:val="00372682"/>
     <w:rsid w:val="00376CC5"/>
+    <w:rsid w:val="0039577C"/>
     <w:rsid w:val="0039693B"/>
+    <w:rsid w:val="003A0432"/>
     <w:rsid w:val="003B3C40"/>
     <w:rsid w:val="003D2F2D"/>
     <w:rsid w:val="00401590"/>
     <w:rsid w:val="00446E4C"/>
+    <w:rsid w:val="00451A97"/>
     <w:rsid w:val="00463E3D"/>
     <w:rsid w:val="004645AE"/>
     <w:rsid w:val="00486374"/>
     <w:rsid w:val="004C090C"/>
     <w:rsid w:val="004D3E33"/>
     <w:rsid w:val="00510770"/>
     <w:rsid w:val="00511100"/>
     <w:rsid w:val="0052252B"/>
     <w:rsid w:val="005250F2"/>
+    <w:rsid w:val="00530241"/>
+    <w:rsid w:val="00567DF6"/>
     <w:rsid w:val="00593A55"/>
     <w:rsid w:val="00596ACD"/>
     <w:rsid w:val="005A1D84"/>
     <w:rsid w:val="005A3AAA"/>
     <w:rsid w:val="005A70EA"/>
+    <w:rsid w:val="005B0152"/>
     <w:rsid w:val="005C3963"/>
     <w:rsid w:val="005D10FE"/>
     <w:rsid w:val="005D1840"/>
     <w:rsid w:val="005D35E4"/>
     <w:rsid w:val="005D7910"/>
+    <w:rsid w:val="00603A97"/>
     <w:rsid w:val="00614C68"/>
     <w:rsid w:val="0062154F"/>
     <w:rsid w:val="00626026"/>
     <w:rsid w:val="00631A8C"/>
     <w:rsid w:val="00651CA2"/>
     <w:rsid w:val="00653D60"/>
     <w:rsid w:val="00660D05"/>
     <w:rsid w:val="00671D9A"/>
     <w:rsid w:val="00673952"/>
     <w:rsid w:val="00686C9D"/>
+    <w:rsid w:val="0069609A"/>
     <w:rsid w:val="006B2D5B"/>
     <w:rsid w:val="006B7D14"/>
     <w:rsid w:val="006C186D"/>
+    <w:rsid w:val="006D551A"/>
     <w:rsid w:val="006D5B93"/>
     <w:rsid w:val="006E18DE"/>
     <w:rsid w:val="006E54C5"/>
     <w:rsid w:val="00701BAA"/>
     <w:rsid w:val="00725A7D"/>
     <w:rsid w:val="00727093"/>
     <w:rsid w:val="0073085C"/>
     <w:rsid w:val="00746505"/>
     <w:rsid w:val="00752FD1"/>
     <w:rsid w:val="00790BB3"/>
     <w:rsid w:val="00792043"/>
     <w:rsid w:val="00797EDD"/>
     <w:rsid w:val="007B0322"/>
     <w:rsid w:val="007C0E3F"/>
     <w:rsid w:val="007C206C"/>
     <w:rsid w:val="007C5729"/>
     <w:rsid w:val="008111E4"/>
+    <w:rsid w:val="00811DA9"/>
     <w:rsid w:val="0081301C"/>
     <w:rsid w:val="00817DD6"/>
     <w:rsid w:val="008629A9"/>
+    <w:rsid w:val="0087104A"/>
     <w:rsid w:val="0088513A"/>
     <w:rsid w:val="00893C19"/>
     <w:rsid w:val="00895308"/>
     <w:rsid w:val="008A0240"/>
+    <w:rsid w:val="008B343F"/>
     <w:rsid w:val="008D6C8D"/>
     <w:rsid w:val="008E2B54"/>
     <w:rsid w:val="008E4404"/>
     <w:rsid w:val="008E58C7"/>
     <w:rsid w:val="008F5021"/>
+    <w:rsid w:val="00942A6F"/>
     <w:rsid w:val="00943573"/>
+    <w:rsid w:val="0096326B"/>
     <w:rsid w:val="00971B61"/>
     <w:rsid w:val="00980C31"/>
+    <w:rsid w:val="00982FEB"/>
     <w:rsid w:val="009955FF"/>
+    <w:rsid w:val="009B2A51"/>
     <w:rsid w:val="009D259D"/>
     <w:rsid w:val="009D77CB"/>
+    <w:rsid w:val="009E42E8"/>
+    <w:rsid w:val="009F1EC0"/>
     <w:rsid w:val="00A00487"/>
     <w:rsid w:val="00A353B4"/>
     <w:rsid w:val="00A50D9D"/>
     <w:rsid w:val="00A53000"/>
     <w:rsid w:val="00A545C6"/>
     <w:rsid w:val="00A75F87"/>
     <w:rsid w:val="00A95D8B"/>
     <w:rsid w:val="00AC0270"/>
     <w:rsid w:val="00AC3EA3"/>
     <w:rsid w:val="00AC792D"/>
+    <w:rsid w:val="00AD0EF6"/>
+    <w:rsid w:val="00AD7015"/>
     <w:rsid w:val="00AF344E"/>
+    <w:rsid w:val="00AF5B36"/>
     <w:rsid w:val="00B657B8"/>
+    <w:rsid w:val="00B72E43"/>
+    <w:rsid w:val="00B826D9"/>
+    <w:rsid w:val="00B82CA3"/>
     <w:rsid w:val="00B84920"/>
     <w:rsid w:val="00B8556A"/>
+    <w:rsid w:val="00B87FB3"/>
     <w:rsid w:val="00BB41CE"/>
     <w:rsid w:val="00BB6949"/>
     <w:rsid w:val="00C012A3"/>
     <w:rsid w:val="00C16F19"/>
     <w:rsid w:val="00C30EB1"/>
     <w:rsid w:val="00C52A7B"/>
     <w:rsid w:val="00C6324C"/>
     <w:rsid w:val="00C679AA"/>
     <w:rsid w:val="00C724CF"/>
     <w:rsid w:val="00C75972"/>
     <w:rsid w:val="00C82792"/>
+    <w:rsid w:val="00C90347"/>
     <w:rsid w:val="00C948FD"/>
     <w:rsid w:val="00CB2220"/>
     <w:rsid w:val="00CB43D5"/>
     <w:rsid w:val="00CC76F9"/>
     <w:rsid w:val="00CD066B"/>
     <w:rsid w:val="00CD3ECE"/>
     <w:rsid w:val="00CD46E2"/>
     <w:rsid w:val="00CE0D8E"/>
+    <w:rsid w:val="00CE40FC"/>
     <w:rsid w:val="00D00D0B"/>
     <w:rsid w:val="00D04B69"/>
     <w:rsid w:val="00D17FBC"/>
     <w:rsid w:val="00D40420"/>
     <w:rsid w:val="00D537FA"/>
     <w:rsid w:val="00D80D99"/>
     <w:rsid w:val="00D82015"/>
+    <w:rsid w:val="00D82495"/>
     <w:rsid w:val="00D9503C"/>
     <w:rsid w:val="00DD73EF"/>
     <w:rsid w:val="00DE23E8"/>
     <w:rsid w:val="00DF187F"/>
     <w:rsid w:val="00E0128B"/>
     <w:rsid w:val="00E11C78"/>
     <w:rsid w:val="00E64E17"/>
     <w:rsid w:val="00E852EA"/>
     <w:rsid w:val="00E94779"/>
+    <w:rsid w:val="00EA0D24"/>
     <w:rsid w:val="00EA3D3C"/>
+    <w:rsid w:val="00EA442A"/>
+    <w:rsid w:val="00EA649C"/>
     <w:rsid w:val="00EC7CC3"/>
     <w:rsid w:val="00F254A4"/>
     <w:rsid w:val="00F46494"/>
     <w:rsid w:val="00F558AB"/>
     <w:rsid w:val="00F61D89"/>
     <w:rsid w:val="00F65B11"/>
     <w:rsid w:val="00F86ABB"/>
     <w:rsid w:val="00F97039"/>
     <w:rsid w:val="00FD7648"/>
     <w:rsid w:val="00FE2770"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
@@ -6635,51 +7002,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2130515269">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tmp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tmp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\hannah.eccles\OneDrive%20-%20Frontiers%20Media%20SA\Documents\Latex%20work\Sep%202022_link%20updates\frontiers_template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -7404,76 +7771,76 @@
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D19558-80B8-407F-9A85-A5582859BFC5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="26005759-6815-4540-b8ea-913958d74f23"/>
     <ds:schemaRef ds:uri="970c08f3-bdc0-46be-888b-e62464d9f78c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>frontiers_template</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7060</Characters>
+  <Pages>3</Pages>
+  <Words>1250</Words>
+  <Characters>7128</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
+  <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8282</CharactersWithSpaces>
+  <CharactersWithSpaces>8362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Yusuf Feyisara Zakariya</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010026445AF306EBB441B7A6158762C40D43</vt:lpwstr>